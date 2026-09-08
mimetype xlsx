--- v0 (2026-06-28)
+++ v1 (2026-09-08)
@@ -483,637 +483,637 @@
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>BENGKULU</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>CILEGON</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" t="n">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>JAKARTA</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>1880</v>
+        <v>2194</v>
       </c>
       <c r="D4" t="n">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E4" t="n">
-        <v>1950</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>JAMBI</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="D5" t="n">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E5" t="n">
-        <v>126</v>
+        <v>176</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>MARTABE</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D6" t="n">
         <v>3</v>
       </c>
       <c r="E6" t="n">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>MEDAN</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="D7" t="n">
         <v>9</v>
       </c>
       <c r="E7" t="n">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>MUARA ENIM</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>133</v>
+        <v>188</v>
       </c>
       <c r="D8" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E8" t="n">
-        <v>143</v>
+        <v>205</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>PALEMBANG</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>120</v>
+        <v>224</v>
       </c>
       <c r="D9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E9" t="n">
-        <v>122</v>
+        <v>227</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>PEKANBARU</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>248</v>
+        <v>353</v>
       </c>
       <c r="D10" t="n">
         <v>3</v>
       </c>
       <c r="E10" t="n">
-        <v>251</v>
+        <v>356</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>SEMARANG</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="n">
-        <v>144</v>
+        <v>193</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>SURABAYA</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>185</v>
+        <v>433</v>
       </c>
       <c r="D12" t="n">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E12" t="n">
-        <v>208</v>
+        <v>463</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>REG - 1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>YARD</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>615</v>
+        <v>1296</v>
       </c>
       <c r="D13" t="n">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="E13" t="n">
-        <v>638</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>BALIKPAPAN</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D14" t="n">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E14" t="n">
-        <v>79</v>
+        <v>96</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>BANJARMASIN</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="D15" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E15" t="n">
-        <v>187</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>BERAU</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>109</v>
+        <v>144</v>
       </c>
       <c r="D16" t="n">
         <v>3</v>
       </c>
       <c r="E16" t="n">
-        <v>112</v>
+        <v>147</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>MELAK</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D17" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E17" t="n">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>MUARA TEWEH</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="D18" t="n">
         <v>3</v>
       </c>
       <c r="E18" t="n">
-        <v>42</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>PONTIANAK</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="D19" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E19" t="n">
-        <v>63</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>SAMARINDA</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D20" t="n">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E20" t="n">
-        <v>89</v>
+        <v>123</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>SANGATTA</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D21" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E21" t="n">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>REG - 2</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>TARAKAN</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D22" t="n">
         <v>2</v>
       </c>
       <c r="E22" t="n">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>REG - 3</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>KENDARI</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>225</v>
+        <v>283</v>
       </c>
       <c r="D23" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E23" t="n">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>REG - 3</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>MAKASSAR</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="D24" t="n">
         <v>2</v>
       </c>
       <c r="E24" t="n">
-        <v>85</v>
+        <v>124</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>REG - 3</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>MANADO</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="D25" t="n">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E25" t="n">
-        <v>145</v>
+        <v>207</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>REG - 3</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>PALU</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>114</v>
+        <v>182</v>
       </c>
       <c r="D26" t="n">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="E26" t="n">
-        <v>166</v>
+        <v>244</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>REG - 3</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>PAMA POMALA</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>265</v>
+        <v>357</v>
       </c>
       <c r="D27" t="n">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E27" t="n">
-        <v>287</v>
+        <v>387</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>REG - 3</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>PETROSEA BAHODOPI</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="D28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E28" t="n">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>REG - 3</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>SORONG</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="D29" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E29" t="n">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>GRAND TOTAL</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr"/>
       <c r="C30" s="2" t="n">
-        <v>4900</v>
+        <v>7188</v>
       </c>
       <c r="D30" s="2" t="n">
-        <v>502</v>
+        <v>617</v>
       </c>
       <c r="E30" s="2" t="n">
-        <v>5402</v>
+        <v>7805</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>